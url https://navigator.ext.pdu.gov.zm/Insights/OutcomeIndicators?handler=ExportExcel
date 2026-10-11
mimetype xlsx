--- v4 (2026-08-15)
+++ v5 (2026-10-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88c7288f4ae4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd80269f8a5c4814b40f824702e1c0ee.psmdcp" Id="Rf5435a9701084bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528f1656039747d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/104c42196fe04f5380481d416ade6e5f.psmdcp" Id="Rc0678c990fda4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Indicators" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>As at: 31 Dec 2025</x:t>
   </x:si>
@@ -312,75 +312,75 @@
   <x:si>
     <x:t>ZM-IA-HHD</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Electricity (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-PW-ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 2021</x:t>
   </x:si>
   <x:si>
     <x:t>PROJECTS DELIVERY</x:t>
   </x:si>
   <x:si>
     <x:t>Global Cybersecurity Index (%)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IDX-GSC</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Aug 2026 23:14 UTC</x:t>
+    <x:t>Generated: 11 Oct 2026 16:45 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Insights.OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Insights/OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-08-15T23:14:32.6137876Z</x:t>
+    <x:t>2026-10-11T16:45:39.3378153Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>AsAtDate</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptCode</x:t>
   </x:si>
   <x:si>
     <x:t>(All)</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptName</x:t>
   </x:si>
   <x:si>
     <x:t>All Departments</x:t>
   </x:si>
@@ -1957,60 +1957,60 @@
       </x:c>
       <x:c r="G40" s="2">
         <x:v>-0.0150470219435737</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D41" s="1">
-        <x:v>33.6</x:v>
+        <x:v>33.5</x:v>
       </x:c>
       <x:c r="E41" s="1">
         <x:v>33.4</x:v>
       </x:c>
       <x:c r="F41" s="1">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G41" s="2">
-        <x:v>0.00598802395209581</x:v>
+        <x:v>0.0029940119760479</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D42" s="1">
         <x:v>44.6</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">