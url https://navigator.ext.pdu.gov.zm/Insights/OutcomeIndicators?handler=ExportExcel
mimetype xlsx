--- v0 (2026-02-15)
+++ v1 (2026-04-18)
@@ -1,272 +1,419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d4971c89164c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e18d96c15ba14974860889951263fcca.psmdcp" Id="R4973109f8c104481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e29ae29d96b4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0038d03841b14920b378afb2c9839428.psmdcp" Id="R01d426d45cec4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Indicators" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Indicators</x:t>
   </x:si>
   <x:si>
-    <x:t>As at: 31 Dec 2024</x:t>
+    <x:t>As at: 31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Department: All Departments</x:t>
   </x:si>
   <x:si>
     <x:t>All Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Total Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>Headline</x:t>
   </x:si>
   <x:si>
     <x:t>Improving</x:t>
   </x:si>
   <x:si>
     <x:t>Declining</x:t>
   </x:si>
   <x:si>
     <x:t>Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code</x:t>
   </x:si>
   <x:si>
     <x:t>Latest Value</x:t>
   </x:si>
   <x:si>
     <x:t>Previous Value</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Department</x:t>
   </x:si>
   <x:si>
+    <x:t>ICT Sector Revenue - Transmission Companies (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dec 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHNOLOGY &amp; INNOVATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Tax Contribution - Overall (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-TX-ALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>ICT Tax Contribution - Corporate Income Tax (CIT) (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-TX-CIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Tax Contribution - Domestic Exise Duty (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-TX-DXD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunication Sites - 5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-5GS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dec 2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZICTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Tax Contribution - Value Added Tax (VAT) (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-TX-VAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication Towers (UASF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-CTWU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Money Agents Registered</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MM-MA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue - Internet Service Providers (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-IS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue - Mobile Networks (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-MN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-CGDP-ICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamstats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue - Tower Companies (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-TC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue - Data Centre (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-DC</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> 4G+ Population Coverage (%)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-MN-4GC</x:t>
   </x:si>
   <x:si>
-    <x:t>No</x:t>
-[...11 lines deleted...]
-    <x:t>Households with Internet Access (%)</x:t>
+    <x:t>Individuals with Internet Access (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IA-IND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Phone Penetration (% population)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-DV-MPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Network subscriptions (million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-SBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed Internet Subscriptions (million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IS-FX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Internet Subscriptions (million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IS-MB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Penetration (per 100 inhabitants)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-DV-MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fixed &amp; Mobile Internet Subscriptions (million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IS-FXM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Backbone Fibre Length (# of km)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IN-FBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Money Value of Transactions (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MM-VL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internet Penetration (per 100 inhabitants)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IN-PNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Money Volume of Transactions (billion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MM-TV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICT Sector Revenue - PSTN (ZMW/million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-REV-ICT-PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication Towers (All)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-CTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Money Active Accounts (million)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MM-SB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Backbone Fibre Coverage (# of Districts)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IN-FBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunication Sites (#)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-TCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Population coverage of MNOs (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-MN-PCV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Households with Internet Access (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IA-HHD</x:t>
   </x:si>
   <x:si>
-    <x:t>Yes</x:t>
-[...71 lines deleted...]
-    <x:t>ZM-MN-PCV</x:t>
+    <x:t>Access to Electricity (% population)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-PW-ACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dec 2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROJECTS DELIVERY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Cybersecurity Index (%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM-IDX-GSC</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Feb 2026 11:41 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 12:45 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Insights.OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Insights/OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-02-15T11:41:15.3350045Z</x:t>
+    <x:t>2026-04-18T12:45:25.8048740Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>AsAtDate</x:t>
   </x:si>
   <x:si>
-    <x:t>31 Dec 2024</x:t>
+    <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptCode</x:t>
   </x:si>
   <x:si>
     <x:t>(All)</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptName</x:t>
   </x:si>
   <x:si>
     <x:t>All Departments</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.HeadlineOnly</x:t>
   </x:si>
   <x:si>
     <x:t>RowCount</x:t>
   </x:si>
   <x:si>
-    <x:t>12</x:t>
+    <x:t>35</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="165" formatCode="0.0%"/>
   </x:numFmts>
   <x:fonts count="5">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -677,644 +824,1374 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J23"/>
+  <x:dimension ref="A1:J46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="58.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="13.139196" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="56.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="15.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="8.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.567768" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="14.139196" style="1" customWidth="1"/>
-    <x:col min="6" max="6" width="8.424911" style="1" customWidth="1"/>
+    <x:col min="6" max="6" width="10.424911" style="1" customWidth="1"/>
     <x:col min="7" max="7" width="9.567768" style="2" customWidth="1"/>
     <x:col min="8" max="8" width="8.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="9.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="27.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0">
-        <x:v>12</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="0">
-        <x:v>12</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="6" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E8" s="6" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H8" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I8" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>91.2</x:v>
+        <x:v>16071</x:v>
       </x:c>
       <x:c r="E9" s="1">
-        <x:v>15.3</x:v>
+        <x:v>873.91</x:v>
       </x:c>
       <x:c r="F9" s="1">
-        <x:v>75.9</x:v>
+        <x:v>15197.09</x:v>
       </x:c>
       <x:c r="G9" s="2">
-        <x:v>4.96078431372549</x:v>
+        <x:v>17.3897655364969</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>33.4</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="E10" s="1">
-        <x:v>17.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F10" s="1">
-        <x:v>15.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="G10" s="2">
-        <x:v>0.887005649717514</x:v>
+        <x:v>2.375</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>25.2</x:v>
+        <x:v>1.31</x:v>
       </x:c>
       <x:c r="E11" s="1">
-        <x:v>14.3</x:v>
+        <x:v>0.58</x:v>
       </x:c>
       <x:c r="F11" s="1">
-        <x:v>10.9</x:v>
+        <x:v>0.73</x:v>
       </x:c>
       <x:c r="G11" s="2">
-        <x:v>0.762237762237762</x:v>
+        <x:v>1.25862068965517</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D12" s="1">
+        <x:v>1.84</x:v>
+      </x:c>
+      <x:c r="E12" s="1">
+        <x:v>0.97</x:v>
+      </x:c>
+      <x:c r="F12" s="1">
+        <x:v>0.87</x:v>
+      </x:c>
+      <x:c r="G12" s="2">
+        <x:v>0.896907216494845</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D13" s="1">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E13" s="1">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F13" s="1">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="G13" s="2">
+        <x:v>0.864300626304802</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
+      <x:c r="I13" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B14" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D14" s="1">
-        <x:v>71.8</x:v>
+        <x:v>1.22</x:v>
       </x:c>
       <x:c r="E14" s="1">
-        <x:v>63.3</x:v>
+        <x:v>0.67</x:v>
       </x:c>
       <x:c r="F14" s="1">
-        <x:v>8.5</x:v>
+        <x:v>0.55</x:v>
       </x:c>
       <x:c r="G14" s="2">
-        <x:v>0.134281200631912</x:v>
+        <x:v>0.82089552238806</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D15" s="1">
-        <x:v>14519</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E15" s="1">
-        <x:v>13125</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F15" s="1">
-        <x:v>1394</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G15" s="2">
-        <x:v>0.106209523809524</x:v>
+        <x:v>0.377880184331797</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D16" s="1">
+        <x:v>583459</x:v>
+      </x:c>
+      <x:c r="E16" s="1">
+        <x:v>439487</x:v>
+      </x:c>
+      <x:c r="F16" s="1">
+        <x:v>143972</x:v>
+      </x:c>
+      <x:c r="G16" s="2">
+        <x:v>0.327591032271717</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="B17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D17" s="1">
-        <x:v>13.5</x:v>
+        <x:v>1395.82</x:v>
       </x:c>
       <x:c r="E17" s="1">
-        <x:v>12.6</x:v>
+        <x:v>1127.33</x:v>
       </x:c>
       <x:c r="F17" s="1">
-        <x:v>0.9</x:v>
+        <x:v>268.49</x:v>
       </x:c>
       <x:c r="G17" s="2">
-        <x:v>0.0714285714285714</x:v>
+        <x:v>0.23816451260944</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>67.3</x:v>
+        <x:v>11544.76</x:v>
       </x:c>
       <x:c r="E18" s="1">
-        <x:v>64.2</x:v>
+        <x:v>9521.82</x:v>
       </x:c>
       <x:c r="F18" s="1">
-        <x:v>3.1</x:v>
+        <x:v>2022.94</x:v>
       </x:c>
       <x:c r="G18" s="2">
-        <x:v>0.0482866043613707</x:v>
+        <x:v>0.212453081448715</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>3626</x:v>
+        <x:v>16071</x:v>
       </x:c>
       <x:c r="E19" s="1">
-        <x:v>3568</x:v>
+        <x:v>13296</x:v>
       </x:c>
       <x:c r="F19" s="1">
-        <x:v>58</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="G19" s="2">
-        <x:v>0.0162556053811659</x:v>
+        <x:v>0.208709386281588</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
+      <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
+      <x:c r="D20" s="1">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="E20" s="1">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="F20" s="1">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="G20" s="2">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D21" s="1">
+        <x:v>2007.41</x:v>
+      </x:c>
+      <x:c r="E21" s="1">
+        <x:v>1678.85</x:v>
+      </x:c>
+      <x:c r="F21" s="1">
+        <x:v>328.56</x:v>
+      </x:c>
+      <x:c r="G21" s="2">
+        <x:v>0.195705393572981</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D22" s="1">
+        <x:v>86.66</x:v>
+      </x:c>
+      <x:c r="E22" s="1">
+        <x:v>72.51</x:v>
+      </x:c>
+      <x:c r="F22" s="1">
+        <x:v>14.15</x:v>
+      </x:c>
+      <x:c r="G22" s="2">
+        <x:v>0.195145497172804</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D20" s="1">
+      <x:c r="J22" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D23" s="1">
+        <x:v>74.74</x:v>
+      </x:c>
+      <x:c r="E23" s="1">
+        <x:v>91.2</x:v>
+      </x:c>
+      <x:c r="F23" s="1">
+        <x:v>-16.46</x:v>
+      </x:c>
+      <x:c r="G23" s="2">
+        <x:v>-0.180482456140351</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D24" s="1">
+        <x:v>29.7</x:v>
+      </x:c>
+      <x:c r="E24" s="1">
+        <x:v>25.2</x:v>
+      </x:c>
+      <x:c r="F24" s="1">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="G24" s="2">
+        <x:v>0.178571428571429</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D25" s="1">
+        <x:v>71.8</x:v>
+      </x:c>
+      <x:c r="E25" s="1">
+        <x:v>63.3</x:v>
+      </x:c>
+      <x:c r="F25" s="1">
+        <x:v>8.5</x:v>
+      </x:c>
+      <x:c r="G25" s="2">
+        <x:v>0.134281200631912</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D26" s="1">
+        <x:v>26.21</x:v>
+      </x:c>
+      <x:c r="E26" s="1">
+        <x:v>23.2</x:v>
+      </x:c>
+      <x:c r="F26" s="1">
+        <x:v>3.01</x:v>
+      </x:c>
+      <x:c r="G26" s="2">
+        <x:v>0.129741379310345</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D27" s="1">
+        <x:v>0.15</x:v>
+      </x:c>
+      <x:c r="E27" s="1">
+        <x:v>0.17</x:v>
+      </x:c>
+      <x:c r="F27" s="1">
+        <x:v>-0.02</x:v>
+      </x:c>
+      <x:c r="G27" s="2">
+        <x:v>-0.117647058823529</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D28" s="1">
+        <x:v>14.7</x:v>
+      </x:c>
+      <x:c r="E28" s="1">
+        <x:v>13.3</x:v>
+      </x:c>
+      <x:c r="F28" s="1">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="G28" s="2">
+        <x:v>0.105263157894737</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D29" s="1">
+        <x:v>127.4</x:v>
+      </x:c>
+      <x:c r="E29" s="1">
+        <x:v>115.8</x:v>
+      </x:c>
+      <x:c r="F29" s="1">
+        <x:v>11.6</x:v>
+      </x:c>
+      <x:c r="G29" s="2">
+        <x:v>0.100172711571675</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D30" s="1">
+        <x:v>14.7</x:v>
+      </x:c>
+      <x:c r="E30" s="1">
+        <x:v>13.5</x:v>
+      </x:c>
+      <x:c r="F30" s="1">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="G30" s="2">
+        <x:v>0.0888888888888889</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D31" s="1">
+        <x:v>42224.5</x:v>
+      </x:c>
+      <x:c r="E31" s="1">
+        <x:v>39231.8</x:v>
+      </x:c>
+      <x:c r="F31" s="1">
+        <x:v>2992.7</x:v>
+      </x:c>
+      <x:c r="G31" s="2">
+        <x:v>0.0762825055184825</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D32" s="1">
+        <x:v>486.3</x:v>
+      </x:c>
+      <x:c r="E32" s="1">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F32" s="1">
+        <x:v>34.3</x:v>
+      </x:c>
+      <x:c r="G32" s="2">
+        <x:v>0.0758849557522124</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D33" s="1">
+        <x:v>72.1</x:v>
+      </x:c>
+      <x:c r="E33" s="1">
+        <x:v>67.3</x:v>
+      </x:c>
+      <x:c r="F33" s="1">
+        <x:v>4.8</x:v>
+      </x:c>
+      <x:c r="G33" s="2">
+        <x:v>0.0713224368499257</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D34" s="1">
+        <x:v>2.38</x:v>
+      </x:c>
+      <x:c r="E34" s="1">
+        <x:v>2.24</x:v>
+      </x:c>
+      <x:c r="F34" s="1">
+        <x:v>0.14</x:v>
+      </x:c>
+      <x:c r="G34" s="2">
+        <x:v>0.0625</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10">
+      <x:c r="A35" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D35" s="1">
+        <x:v>20.11</x:v>
+      </x:c>
+      <x:c r="E35" s="1">
+        <x:v>21.41</x:v>
+      </x:c>
+      <x:c r="F35" s="1">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="G35" s="2">
+        <x:v>-0.0607192900513779</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10">
+      <x:c r="A36" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D36" s="1">
+        <x:v>3751</x:v>
+      </x:c>
+      <x:c r="E36" s="1">
+        <x:v>3551</x:v>
+      </x:c>
+      <x:c r="F36" s="1">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G36" s="2">
+        <x:v>0.0563221627710504</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10">
+      <x:c r="A37" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D37" s="1">
+        <x:v>12.3</x:v>
+      </x:c>
+      <x:c r="E37" s="1">
+        <x:v>12.9</x:v>
+      </x:c>
+      <x:c r="F37" s="1">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="G37" s="2">
+        <x:v>-0.0465116279069767</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10">
+      <x:c r="A38" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D38" s="1">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E38" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F38" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="G38" s="2">
+        <x:v>0.0315789473684211</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10">
+      <x:c r="A39" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D39" s="1">
+        <x:v>14909</x:v>
+      </x:c>
+      <x:c r="E39" s="1">
+        <x:v>14519</x:v>
+      </x:c>
+      <x:c r="F39" s="1">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="G39" s="2">
+        <x:v>0.0268613540877471</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10">
+      <x:c r="A40" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D40" s="1">
+        <x:v>94.26</x:v>
+      </x:c>
+      <x:c r="E40" s="1">
         <x:v>95.7</x:v>
       </x:c>
-      <x:c r="E20" s="1">
-[...11 lines deleted...]
-      <x:c r="I20" s="0" t="s">
+      <x:c r="F40" s="1">
+        <x:v>-1.44</x:v>
+      </x:c>
+      <x:c r="G40" s="2">
+        <x:v>-0.0150470219435737</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10">
+      <x:c r="A41" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D41" s="1">
+        <x:v>33.6</x:v>
+      </x:c>
+      <x:c r="E41" s="1">
+        <x:v>33.4</x:v>
+      </x:c>
+      <x:c r="F41" s="1">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="G41" s="2">
+        <x:v>0.00598802395209581</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10">
+      <x:c r="A42" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D42" s="1">
+        <x:v>44.6</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10">
+      <x:c r="A43" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D43" s="1">
+        <x:v>92.6</x:v>
+      </x:c>
+      <x:c r="E43" s="1">
+        <x:v>92.6</x:v>
+      </x:c>
+      <x:c r="F43" s="1">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G43" s="2">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="J20" s="0" t="s">
-[...10 lines deleted...]
-        <x:v>51</x:v>
+      <x:c r="J43" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10">
+      <x:c r="A45" s="8" t="s">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10">
+      <x:c r="A46" s="9" t="s">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B1" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Outcome Indicators</vt:lpstr>
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Outcome Indicators!Print_Area</vt:lpstr>
       <vt:lpstr>Outcome Indicators!Print_Titles</vt:lpstr>
       <vt:lpstr>Metadata!Print_Area</vt:lpstr>
       <vt:lpstr>Metadata!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>