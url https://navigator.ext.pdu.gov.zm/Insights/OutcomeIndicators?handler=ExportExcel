--- v1 (2026-04-18)
+++ v2 (2026-04-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e29ae29d96b4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0038d03841b14920b378afb2c9839428.psmdcp" Id="R01d426d45cec4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8064c62ccf66409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5229b79d5d24f4b9d4d7b81a5f0edbd.psmdcp" Id="Rfe1d8476e2084059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Indicators" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>As at: 31 Dec 2025</x:t>
   </x:si>
@@ -312,75 +312,75 @@
   <x:si>
     <x:t>ZM-IA-HHD</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Electricity (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-PW-ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 2021</x:t>
   </x:si>
   <x:si>
     <x:t>PROJECTS DELIVERY</x:t>
   </x:si>
   <x:si>
     <x:t>Global Cybersecurity Index (%)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IDX-GSC</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 12:45 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 14:29 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Insights.OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Insights/OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T12:45:25.8048740Z</x:t>
+    <x:t>2026-04-18T14:29:16.7929862Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>AsAtDate</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptCode</x:t>
   </x:si>
   <x:si>
     <x:t>(All)</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptName</x:t>
   </x:si>
   <x:si>
     <x:t>All Departments</x:t>
   </x:si>