--- v2 (2026-04-18)
+++ v3 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8064c62ccf66409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5229b79d5d24f4b9d4d7b81a5f0edbd.psmdcp" Id="Rfe1d8476e2084059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a240a506154d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f8ccf014084946b2d1312108abd921.psmdcp" Id="Rc08ca5a379b74fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Indicators" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>As at: 31 Dec 2025</x:t>
   </x:si>
@@ -312,75 +312,75 @@
   <x:si>
     <x:t>ZM-IA-HHD</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Electricity (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-PW-ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 2021</x:t>
   </x:si>
   <x:si>
     <x:t>PROJECTS DELIVERY</x:t>
   </x:si>
   <x:si>
     <x:t>Global Cybersecurity Index (%)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IDX-GSC</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 14:29 UTC</x:t>
+    <x:t>Generated: 04 Jun 2026 18:40 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Insights.OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Insights/OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T14:29:16.7929862Z</x:t>
+    <x:t>2026-06-04T18:40:15.7236829Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>AsAtDate</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptCode</x:t>
   </x:si>
   <x:si>
     <x:t>(All)</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptName</x:t>
   </x:si>
   <x:si>
     <x:t>All Departments</x:t>
   </x:si>