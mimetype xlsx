--- v3 (2026-06-04)
+++ v4 (2026-08-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a240a506154d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f8ccf014084946b2d1312108abd921.psmdcp" Id="Rc08ca5a379b74fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88c7288f4ae4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd80269f8a5c4814b40f824702e1c0ee.psmdcp" Id="Rf5435a9701084bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Indicators" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Indicators</x:t>
   </x:si>
   <x:si>
     <x:t>As at: 31 Dec 2025</x:t>
   </x:si>
@@ -312,75 +312,75 @@
   <x:si>
     <x:t>ZM-IA-HHD</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Electricity (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-PW-ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 2021</x:t>
   </x:si>
   <x:si>
     <x:t>PROJECTS DELIVERY</x:t>
   </x:si>
   <x:si>
     <x:t>Global Cybersecurity Index (%)</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IDX-GSC</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 04 Jun 2026 18:40 UTC</x:t>
+    <x:t>Generated: 15 Aug 2026 23:14 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Insights.OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Insights/OutcomeIndicators</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-06-04T18:40:15.7236829Z</x:t>
+    <x:t>2026-08-15T23:14:32.6137876Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>AsAtDate</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptCode</x:t>
   </x:si>
   <x:si>
     <x:t>(All)</x:t>
   </x:si>
   <x:si>
     <x:t>Filter.DeptName</x:t>
   </x:si>
   <x:si>
     <x:t>All Departments</x:t>
   </x:si>