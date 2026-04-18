--- v0 (2026-02-16)
+++ v1 (2026-04-18)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90462fa27e124146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a42c5d391d4439c8ad5dc8701b6972e.psmdcp" Id="R309930122cd941d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463ae1a0e08048f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4436cbb73fdd41acbe0647d3380a2f26.psmdcp" Id="R13fa0ced98174c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Outcome Detail — ICT Sector Contribution to GDP Growth Rate (Percentage Points)</x:t>
+    <x:t>Outcome Detail — ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 1.20</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 16 Feb 2026 07:35 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 12:45 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>Zamstats</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -84,69 +84,69 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-02-16T07:35:57.6390584Z</x:t>
+    <x:t>2026-04-18T12:45:28.5368740Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
-    <x:t>ICT Sector Contribution to GDP Growth Rate (Percentage Points)</x:t>
+    <x:t>ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>ObservationCount</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="165" formatCode="dd MMM yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
@@ -700,51 +700,51 @@
       <x:c r="E11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="17.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="58.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="54.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B1" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>