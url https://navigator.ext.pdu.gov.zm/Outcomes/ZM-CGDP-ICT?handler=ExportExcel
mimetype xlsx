--- v1 (2026-04-18)
+++ v2 (2026-06-04)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463ae1a0e08048f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4436cbb73fdd41acbe0647d3380a2f26.psmdcp" Id="R13fa0ced98174c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8f92c8486341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6075c357f8634c20a88a879ca2b7a432.psmdcp" Id="Re1d27c6bf5f247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 1.20</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 12:45 UTC</x:t>
+    <x:t>Generated: 04 Jun 2026 20:05 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>Zamstats</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T12:45:28.5368740Z</x:t>
+    <x:t>2026-06-04T20:05:13.2259482Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>