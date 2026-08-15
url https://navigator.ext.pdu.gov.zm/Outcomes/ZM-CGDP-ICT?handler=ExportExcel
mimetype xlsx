--- v2 (2026-06-04)
+++ v3 (2026-08-15)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8f92c8486341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6075c357f8634c20a88a879ca2b7a432.psmdcp" Id="Re1d27c6bf5f247bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b89220462fa4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45c723d97eb84441a23669c1049927ea.psmdcp" Id="R57969b8dca814a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 1.20</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 04 Jun 2026 20:05 UTC</x:t>
+    <x:t>Generated: 15 Aug 2026 23:17 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>Zamstats</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-06-04T20:05:13.2259482Z</x:t>
+    <x:t>2026-08-15T23:17:19.9181741Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-CGDP-ICT</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Sector Contribution to GDP Growth (Percentage Points)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>