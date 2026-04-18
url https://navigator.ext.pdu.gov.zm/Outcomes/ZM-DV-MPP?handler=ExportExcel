--- v0 (2026-02-16)
+++ v1 (2026-04-18)
@@ -1,146 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cb3399bd8248b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d404904e47904541bb8f92a29b5d4d7f.psmdcp" Id="R5f6204d74b814a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b784c12a1c940bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eaf0cdfa0004e919214cbbfcb74bbf6.psmdcp" Id="R682faf93d29e4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Outcome Detail — Mobile Phone Penetration (%)</x:t>
+    <x:t>Outcome Detail — Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 63.30</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 16 Feb 2026 00:19 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 14:32 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-02-16T00:19:52.6423962Z</x:t>
+    <x:t>2026-04-18T14:32:53.2131390Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
-    <x:t>Mobile Phone Penetration (%)</x:t>
+    <x:t>Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>ObservationCount</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="165" formatCode="dd MMM yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
@@ -660,51 +660,51 @@
       <x:c r="E9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="17.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="28.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="38.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>