--- v1 (2026-04-18)
+++ v2 (2026-06-04)
@@ -1,128 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b784c12a1c940bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eaf0cdfa0004e919214cbbfcb74bbf6.psmdcp" Id="R682faf93d29e4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7d08a3b3ab40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f614658eca4e32b20de8807ef4f9c4.psmdcp" Id="Re7d0112c63004678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 63.30</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 14:32 UTC</x:t>
+    <x:t>Generated: 04 Jun 2026 20:02 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T14:32:53.2131390Z</x:t>
+    <x:t>2026-06-04T20:02:18.5077883Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>