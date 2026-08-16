--- v2 (2026-06-04)
+++ v3 (2026-08-16)
@@ -1,128 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7d08a3b3ab40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f614658eca4e32b20de8807ef4f9c4.psmdcp" Id="Re7d0112c63004678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272c8d64bba84214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/827682e0f4034de6939ff0a8e65b8508.psmdcp" Id="R468cf3daa36b4e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 63.30</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 04 Jun 2026 20:02 UTC</x:t>
+    <x:t>Generated: 16 Aug 2026 00:09 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-06-04T20:02:18.5077883Z</x:t>
+    <x:t>2026-08-16T00:09:43.7088388Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-DV-MPP</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>Mobile Phone Penetration (% population)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>