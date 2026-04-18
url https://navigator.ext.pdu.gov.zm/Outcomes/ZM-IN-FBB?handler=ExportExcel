--- v0 (2026-02-16)
+++ v1 (2026-04-18)
@@ -1,170 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30523d567ce41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d2d376bed804ee7971ccbc144bf0599.psmdcp" Id="Rf78a5d0bdd094ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2689c3f1e5544fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2de4c20bc397453b8ca97ac225ac9467.psmdcp" Id="R54b769268f0c4923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>Outcome Detail — National Backbone Fibre (# of Districts Covered)</x:t>
+    <x:t>Outcome Detail — National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 80.00</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 16 Feb 2026 04:11 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 14:34 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZICTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closed</x:t>
+  </x:si>
+  <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>Open</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
-    <x:t>ZICTA</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-02-16T04:11:24.7323165Z</x:t>
+    <x:t>2026-04-18T14:34:47.8797956Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
-    <x:t>National Backbone Fibre (# of Districts Covered)</x:t>
+    <x:t>National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>ObservationCount</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
+    <x:t>5</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="165" formatCode="dd MMM yyyy"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -554,51 +554,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E11"/>
+  <x:dimension ref="A1:E12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.710625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="6.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
@@ -619,138 +619,155 @@
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="4" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="6">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="1">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="6">
-        <x:v>45291</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="6">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="1">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="6">
+        <x:v>44926</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C11" s="1">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="6">
         <x:v>44561</x:v>
       </x:c>
-      <x:c r="B11" s="0" t="s">
+      <x:c r="B12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C11" s="1">
+      <x:c r="C12" s="1">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>17</x:v>
+      <x:c r="D12" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="17.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="43.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="44.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B1" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>