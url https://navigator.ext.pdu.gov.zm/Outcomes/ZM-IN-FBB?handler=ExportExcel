--- v1 (2026-04-18)
+++ v2 (2026-04-18)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2689c3f1e5544fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2de4c20bc397453b8ca97ac225ac9467.psmdcp" Id="R54b769268f0c4923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243fda1e5dce4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f64452aa0464415ebf7f8fc0fc5eefa2.psmdcp" Id="Re873188acf8648d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 80.00</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 14:34 UTC</x:t>
+    <x:t>Generated: 18 Apr 2026 16:30 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>ZICTA</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -90,51 +90,51 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T14:34:47.8797956Z</x:t>
+    <x:t>2026-04-18T16:30:46.7914077Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>