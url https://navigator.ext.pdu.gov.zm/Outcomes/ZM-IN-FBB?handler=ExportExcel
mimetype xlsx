--- v2 (2026-04-18)
+++ v3 (2026-06-04)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243fda1e5dce4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f64452aa0464415ebf7f8fc0fc5eefa2.psmdcp" Id="Re873188acf8648d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ee3fd4fa24f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a04c682bac8344e0bb5866cf8f4d9a74.psmdcp" Id="Rebd7383f72fc49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 80.00</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 16:30 UTC</x:t>
+    <x:t>Generated: 04 Jun 2026 20:09 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>ZICTA</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -90,51 +90,51 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T16:30:46.7914077Z</x:t>
+    <x:t>2026-06-04T20:09:08.3404364Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>