--- v3 (2026-06-04)
+++ v4 (2026-08-16)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ee3fd4fa24f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a04c682bac8344e0bb5866cf8f4d9a74.psmdcp" Id="Rebd7383f72fc49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8341e42880b5458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdc87096b7e145c590d549ff6f79e17f.psmdcp" Id="R7de22db53a1943aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 80.00</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 04 Jun 2026 20:09 UTC</x:t>
+    <x:t>Generated: 16 Aug 2026 00:18 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>ZICTA</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
@@ -90,51 +90,51 @@
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-06-04T20:09:08.3404364Z</x:t>
+    <x:t>2026-08-16T00:18:17.1313091Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-IN-FBB</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>National Backbone Fibre Coverage (# of Districts)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>