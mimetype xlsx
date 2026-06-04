--- v0 (2026-04-18)
+++ v1 (2026-06-04)
@@ -1,128 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33640b73dbf4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ad76482f055462e8795a8aa0b1a7188.psmdcp" Id="Rde826dcc8e974579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858da3d3f72e4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2dcb6cdd7c94cd3968eaa50d485351f.psmdcp" Id="R87d7e40d2d8c4606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — ICT Sector Revenue - Tower Companies (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 1,678.85</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 18 Apr 2026 14:24 UTC</x:t>
+    <x:t>Generated: 04 Jun 2026 20:10 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>MOTS</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-18T14:24:39.4536628Z</x:t>
+    <x:t>2026-06-04T20:10:43.1054268Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Sector Revenue - Tower Companies (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>