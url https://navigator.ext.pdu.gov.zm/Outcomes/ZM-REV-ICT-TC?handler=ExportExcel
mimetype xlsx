--- v1 (2026-06-04)
+++ v2 (2026-08-16)
@@ -1,128 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858da3d3f72e4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2dcb6cdd7c94cd3968eaa50d485351f.psmdcp" Id="R87d7e40d2d8c4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5adb358cd244af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6486a0b2b15c4070b2f07ece36b78e01.psmdcp" Id="Ra0ee0e302e55454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — ICT Sector Revenue - Tower Companies (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 1,678.85</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 04 Jun 2026 20:10 UTC</x:t>
+    <x:t>Generated: 16 Aug 2026 00:15 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>MOTS</x:t>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-06-04T20:10:43.1054268Z</x:t>
+    <x:t>2026-08-16T00:15:02.7525100Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-REV-ICT-TC</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Sector Revenue - Tower Companies (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>